--- v0 (2026-02-02)
+++ v1 (2026-04-03)
@@ -427,51 +427,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R514"/>
+  <dimension ref="A1:R511"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="15" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="12" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
     <col width="12" customWidth="1" min="18" max="18"/>
@@ -10410,74 +10410,74 @@
       </c>
     </row>
     <row r="132" ht="30" customHeight="1">
       <c r="A132" t="inlineStr">
         <is>
           <t>AR13825</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>45 kW</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>V15/B35</t>
+          <t>B35</t>
         </is>
       </c>
       <c r="F132" t="inlineStr"/>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>DrivePack PDRV2_ 45 kW, 4-polig, 225M, V15/B35, 50Hz, 400V, SuPremE B2 IE4</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="I132" t="inlineStr"/>
       <c r="J132" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K132" t="inlineStr"/>
       <c r="L132" t="inlineStr">
         <is>
-          <t>IE4</t>
+          <t>[6, 'IE4']</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
           <t>9219.31 €</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr"/>
       <c r="R132" t="inlineStr">
         <is>
@@ -32630,971 +32630,983 @@
       <c r="N427" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O427" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="P427" t="inlineStr">
         <is>
           <t>2069.53 €</t>
         </is>
       </c>
       <c r="Q427" t="inlineStr"/>
       <c r="R427" t="inlineStr">
         <is>
           <t>177.00</t>
         </is>
       </c>
     </row>
     <row r="428" ht="30" customHeight="1">
       <c r="A428" t="inlineStr">
         <is>
-          <t>AR18759</t>
+          <t>AR18803</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2960</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F428" t="inlineStr"/>
       <c r="G428" s="2" t="inlineStr">
         <is>
-          <t>Motor 18,5 kW, 4-polig, 180M, B3, 50Hz, 400V, SuPremE C2 IE4</t>
+          <t>Motor 45 kW, 2-polig, 225M, B3, 50/60Hz, 400/690V, IE3</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="I428" t="inlineStr"/>
-      <c r="J428" t="inlineStr"/>
+      <c r="J428" t="inlineStr">
+        <is>
+          <t>IP55</t>
+        </is>
+      </c>
       <c r="K428" t="inlineStr"/>
       <c r="L428" t="inlineStr">
         <is>
-          <t>IE4</t>
+          <t>IE3</t>
         </is>
       </c>
       <c r="M428" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N428" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O428" t="inlineStr"/>
       <c r="P428" t="inlineStr">
         <is>
-          <t>1341.12 €</t>
+          <t>4484.98 €</t>
         </is>
       </c>
       <c r="Q428" t="inlineStr"/>
       <c r="R428" t="inlineStr">
         <is>
-          <t>70.00</t>
-[...3 lines deleted...]
-    <row r="429" ht="15" customHeight="1">
+          <t>331.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="429" ht="30" customHeight="1">
       <c r="A429" t="inlineStr">
         <is>
-          <t>AR18796</t>
+          <t>AR18808</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>2,6 kW</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Unterwasser-Motor</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F429" t="inlineStr"/>
       <c r="G429" s="2" t="inlineStr">
         <is>
-          <t>UMAS150- 37/42E</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor 2,6kW, 4-Polig, 100L, B3, 60Hz, 400/690V, IE3, ATEX Ex db eb II C T4 Gb</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr"/>
       <c r="I429" t="inlineStr"/>
       <c r="J429" t="inlineStr">
         <is>
-          <t>IP68</t>
+          <t>IP55</t>
         </is>
       </c>
       <c r="K429" t="inlineStr"/>
-      <c r="L429" t="inlineStr"/>
+      <c r="L429" t="inlineStr">
+        <is>
+          <t>IE3</t>
+        </is>
+      </c>
       <c r="M429" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N429" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O429" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="P429" t="inlineStr">
         <is>
-          <t>9022.73 €</t>
+          <t>1027.23 €</t>
         </is>
       </c>
       <c r="Q429" t="inlineStr"/>
       <c r="R429" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>81.00</t>
         </is>
       </c>
     </row>
     <row r="430" ht="30" customHeight="1">
       <c r="A430" t="inlineStr">
         <is>
-          <t>AR18803</t>
+          <t>AR18811-01</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>2960</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F430" t="inlineStr"/>
       <c r="G430" s="2" t="inlineStr">
         <is>
-          <t>Motor 45 kW, 2-polig, 225M, B3, 50/60Hz, 400/690V, IE3</t>
+          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE5 SuPremE</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I430" t="inlineStr"/>
       <c r="J430" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K430" t="inlineStr"/>
       <c r="L430" t="inlineStr">
         <is>
-          <t>IE3</t>
+          <t>IE5</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="O430" t="inlineStr"/>
+      <c r="O430" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
       <c r="P430" t="inlineStr">
         <is>
-          <t>4484.98 €</t>
+          <t>1051.97 €</t>
         </is>
       </c>
       <c r="Q430" t="inlineStr"/>
       <c r="R430" t="inlineStr">
         <is>
-          <t>331.00</t>
+          <t>91.00</t>
         </is>
       </c>
     </row>
     <row r="431" ht="30" customHeight="1">
       <c r="A431" t="inlineStr">
         <is>
-          <t>AR18808</t>
+          <t>AR18811-02</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>2955</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>2,6 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F431" t="inlineStr"/>
       <c r="G431" s="2" t="inlineStr">
         <is>
-          <t>Motor 2,6kW, 4-Polig, 100L, B3, 60Hz, 400/690V, IE3, ATEX Ex db eb II C T4 Gb</t>
-[...2 lines deleted...]
-      <c r="H431" t="inlineStr"/>
+          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE5 SuPremE</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+        </is>
+      </c>
       <c r="I431" t="inlineStr"/>
       <c r="J431" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K431" t="inlineStr"/>
       <c r="L431" t="inlineStr">
         <is>
-          <t>IE3</t>
+          <t>IE5</t>
         </is>
       </c>
       <c r="M431" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N431" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O431" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2024</t>
         </is>
       </c>
       <c r="P431" t="inlineStr">
         <is>
-          <t>1027.23 €</t>
+          <t>1051.97 €</t>
         </is>
       </c>
       <c r="Q431" t="inlineStr"/>
       <c r="R431" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>91.00</t>
         </is>
       </c>
     </row>
     <row r="432" ht="30" customHeight="1">
       <c r="A432" t="inlineStr">
         <is>
-          <t>AR18811-01</t>
+          <t>AR18813-01</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2943</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F432" t="inlineStr"/>
       <c r="G432" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE5 SuPremE</t>
+          <t>Motor 11kW, 2-Polig, 160M, B3, 50Hz, 400/690V, ATEX Ex db eb II C T4 Gb</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="I432" t="inlineStr"/>
       <c r="J432" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K432" t="inlineStr"/>
-      <c r="L432" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L432" t="inlineStr"/>
       <c r="M432" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>ABB</t>
         </is>
       </c>
       <c r="N432" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O432" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="P432" t="inlineStr">
         <is>
-          <t>1051.97 €</t>
+          <t>5030.43 €</t>
         </is>
       </c>
       <c r="Q432" t="inlineStr"/>
       <c r="R432" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>241.00</t>
         </is>
       </c>
     </row>
     <row r="433" ht="30" customHeight="1">
       <c r="A433" t="inlineStr">
         <is>
-          <t>AR18811-02</t>
+          <t>AR18813-02</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2943</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F433" t="inlineStr"/>
       <c r="G433" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE5 SuPremE</t>
+          <t>Motor 11kW, 2-Polig, 160M, B3, 50Hz, 400/690V, ATEX Ex db eb II C T4 Gb</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="I433" t="inlineStr"/>
       <c r="J433" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K433" t="inlineStr"/>
-      <c r="L433" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L433" t="inlineStr"/>
       <c r="M433" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>ABB</t>
         </is>
       </c>
       <c r="N433" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O433" t="inlineStr">
         <is>
-          <t>2024</t>
+          <t>2025</t>
         </is>
       </c>
       <c r="P433" t="inlineStr">
         <is>
-          <t>1051.97 €</t>
+          <t>5030.43 €</t>
         </is>
       </c>
       <c r="Q433" t="inlineStr"/>
       <c r="R433" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>241.00</t>
         </is>
       </c>
     </row>
     <row r="434" ht="30" customHeight="1">
       <c r="A434" t="inlineStr">
         <is>
-          <t>AR18813-01</t>
+          <t>AR18837</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>2943</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F434" t="inlineStr"/>
       <c r="G434" s="2" t="inlineStr">
         <is>
-          <t>Motor 11kW, 2-Polig, 160M, B3, 50Hz, 400/690V, ATEX Ex db eb II C T4 Gb</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor 0,75 kW, 4-polig, 80M, V1, 50Hz, 500V EX db II C T4 Gb</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr"/>
       <c r="I434" t="inlineStr"/>
       <c r="J434" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K434" t="inlineStr"/>
       <c r="L434" t="inlineStr"/>
       <c r="M434" t="inlineStr">
         <is>
           <t>ABB</t>
         </is>
       </c>
-      <c r="N434" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N434" t="inlineStr"/>
       <c r="O434" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="P434" t="inlineStr">
         <is>
-          <t>5030.43 €</t>
+          <t>328.00 €</t>
         </is>
       </c>
       <c r="Q434" t="inlineStr"/>
       <c r="R434" t="inlineStr">
         <is>
-          <t>241.00</t>
+          <t>55.00</t>
         </is>
       </c>
     </row>
     <row r="435" ht="30" customHeight="1">
       <c r="A435" t="inlineStr">
         <is>
-          <t>AR18813-02</t>
+          <t>AR18838</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>2-polig</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>2943</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F435" t="inlineStr"/>
       <c r="G435" s="2" t="inlineStr">
         <is>
-          <t>Motor 11kW, 2-Polig, 160M, B3, 50Hz, 400/690V, ATEX Ex db eb II C T4 Gb</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50/60Hz, 380/660V, IE3</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr"/>
       <c r="I435" t="inlineStr"/>
-      <c r="J435" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J435" t="inlineStr"/>
       <c r="K435" t="inlineStr"/>
-      <c r="L435" t="inlineStr"/>
+      <c r="L435" t="inlineStr">
+        <is>
+          <t>IE3</t>
+        </is>
+      </c>
       <c r="M435" t="inlineStr">
         <is>
-          <t>ABB</t>
+          <t>Siemens</t>
         </is>
       </c>
       <c r="N435" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="O435" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O435" t="inlineStr"/>
       <c r="P435" t="inlineStr">
         <is>
-          <t>5030.43 €</t>
+          <t>1094.03 €</t>
         </is>
       </c>
       <c r="Q435" t="inlineStr"/>
       <c r="R435" t="inlineStr">
         <is>
-          <t>241.00</t>
+          <t>86.00</t>
         </is>
       </c>
     </row>
     <row r="436" ht="30" customHeight="1">
       <c r="A436" t="inlineStr">
         <is>
-          <t>AR18837</t>
+          <t>AR18839</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F436" t="inlineStr"/>
       <c r="G436" s="2" t="inlineStr">
         <is>
-          <t>Motor 0,75 kW, 4-polig, 80M, V1, 50Hz, 500V EX db II C T4 Gb</t>
-[...2 lines deleted...]
-      <c r="H436" t="inlineStr"/>
+          <t>Motor 15 kW, 2-polig, 160M, B3, 50Hz, 400V, IE3, ATEX, Ex ec IIC T3 Gc</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+        </is>
+      </c>
       <c r="I436" t="inlineStr"/>
       <c r="J436" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K436" t="inlineStr"/>
-      <c r="L436" t="inlineStr"/>
+      <c r="L436" t="inlineStr">
+        <is>
+          <t>IE3</t>
+        </is>
+      </c>
       <c r="M436" t="inlineStr">
         <is>
-          <t>ABB</t>
-[...2 lines deleted...]
-      <c r="N436" t="inlineStr"/>
+          <t>Innomotics</t>
+        </is>
+      </c>
+      <c r="N436" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="O436" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2023</t>
         </is>
       </c>
       <c r="P436" t="inlineStr">
         <is>
-          <t>328.00 €</t>
-[...2 lines deleted...]
-      <c r="Q436" t="inlineStr"/>
+          <t>3383.18 €</t>
+        </is>
+      </c>
+      <c r="Q436" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
       <c r="R436" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>95.00</t>
         </is>
       </c>
     </row>
     <row r="437" ht="30" customHeight="1">
       <c r="A437" t="inlineStr">
         <is>
-          <t>AR18838</t>
+          <t>AR18865</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>V1</t>
         </is>
       </c>
       <c r="F437" t="inlineStr"/>
       <c r="G437" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50/60Hz, 380/660V, IE3</t>
+          <t>Motor 11 kW, 4-Polig, 160M, V1, 50Hz, 365Y, IE5, SuPremE C2</t>
         </is>
       </c>
       <c r="H437" t="inlineStr"/>
       <c r="I437" t="inlineStr"/>
-      <c r="J437" t="inlineStr"/>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>IP55</t>
+        </is>
+      </c>
       <c r="K437" t="inlineStr"/>
       <c r="L437" t="inlineStr">
         <is>
-          <t>IE3</t>
+          <t>IE5</t>
         </is>
       </c>
       <c r="M437" t="inlineStr">
         <is>
-          <t>Siemens</t>
-[...7 lines deleted...]
-      <c r="O437" t="inlineStr"/>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="N437" t="inlineStr"/>
+      <c r="O437" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
       <c r="P437" t="inlineStr">
         <is>
-          <t>1094.03 €</t>
+          <t>1320.03 €</t>
         </is>
       </c>
       <c r="Q437" t="inlineStr"/>
       <c r="R437" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>107.00</t>
         </is>
       </c>
     </row>
     <row r="438" ht="30" customHeight="1">
       <c r="A438" t="inlineStr">
         <is>
-          <t>AR18839</t>
+          <t>AR18866</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F438" t="inlineStr"/>
       <c r="G438" s="2" t="inlineStr">
         <is>
-          <t>Motor 15 kW, 2-polig, 160M, B3, 50Hz, 400V, IE3, ATEX, Ex ec IIC T3 Gc</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50/60Hz, 355Y, IE5</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr"/>
       <c r="I438" t="inlineStr"/>
       <c r="J438" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K438" t="inlineStr"/>
       <c r="L438" t="inlineStr">
         <is>
-          <t>IE3</t>
+          <t>IE5</t>
         </is>
       </c>
       <c r="M438" t="inlineStr">
         <is>
-          <t>Innomotics</t>
-[...11 lines deleted...]
-      </c>
+          <t>Siemens</t>
+        </is>
+      </c>
+      <c r="N438" t="inlineStr"/>
+      <c r="O438" t="inlineStr"/>
       <c r="P438" t="inlineStr">
         <is>
-          <t>3383.18 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>944.99 €</t>
+        </is>
+      </c>
+      <c r="Q438" t="inlineStr"/>
       <c r="R438" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>83.00</t>
         </is>
       </c>
     </row>
     <row r="439" ht="30" customHeight="1">
       <c r="A439" t="inlineStr">
         <is>
-          <t>AR18865</t>
+          <t>AR4918-01</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F439" t="inlineStr"/>
       <c r="G439" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-Polig, 160M, V1, 50Hz, 365Y, IE5, SuPremE C2</t>
-[...2 lines deleted...]
-      <c r="H439" t="inlineStr"/>
+          <t>Drivepack PD1 1,1 kW, 2-polig, 080M, B3, 100Hz, 400V, SuPremE IE4</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 60Hz 3x 480 V</t>
+        </is>
+      </c>
       <c r="I439" t="inlineStr"/>
       <c r="J439" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K439" t="inlineStr"/>
       <c r="L439" t="inlineStr">
         <is>
-          <t>IE5</t>
+          <t>IE4</t>
         </is>
       </c>
       <c r="M439" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
-      <c r="N439" t="inlineStr"/>
+      <c r="N439" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="O439" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="P439" t="inlineStr">
         <is>
-          <t>1320.03 €</t>
+          <t>946.05 €</t>
         </is>
       </c>
       <c r="Q439" t="inlineStr"/>
       <c r="R439" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>14.00</t>
         </is>
       </c>
     </row>
     <row r="440" ht="30" customHeight="1">
       <c r="A440" t="inlineStr">
         <is>
-          <t>AR18866</t>
+          <t>AR4918-02</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F440" t="inlineStr"/>
       <c r="G440" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50/60Hz, 355Y, IE5</t>
-[...2 lines deleted...]
-      <c r="H440" t="inlineStr"/>
+          <t>Drivepack PD1 1,1 kW, 2-polig, 080M, B3, 100Hz, 400V, SuPremE IE4</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 60Hz 3x 480 V</t>
+        </is>
+      </c>
       <c r="I440" t="inlineStr"/>
       <c r="J440" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K440" t="inlineStr"/>
       <c r="L440" t="inlineStr">
         <is>
-          <t>IE5</t>
+          <t>IE4</t>
         </is>
       </c>
       <c r="M440" t="inlineStr">
         <is>
-          <t>Siemens</t>
-[...3 lines deleted...]
-      <c r="O440" t="inlineStr"/>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="O440" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
       <c r="P440" t="inlineStr">
         <is>
-          <t>944.99 €</t>
+          <t>946.05 €</t>
         </is>
       </c>
       <c r="Q440" t="inlineStr"/>
       <c r="R440" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>14.00</t>
         </is>
       </c>
     </row>
     <row r="441" ht="30" customHeight="1">
       <c r="A441" t="inlineStr">
         <is>
-          <t>AR4918-01</t>
+          <t>AR4918-03</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>2-polig</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F441" t="inlineStr"/>
       <c r="G441" s="2" t="inlineStr">
         <is>
@@ -33623,1038 +33635,1038 @@
           <t>KSB</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O441" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="P441" t="inlineStr">
         <is>
           <t>946.05 €</t>
         </is>
       </c>
       <c r="Q441" t="inlineStr"/>
       <c r="R441" t="inlineStr">
         <is>
           <t>14.00</t>
         </is>
       </c>
     </row>
-    <row r="442" ht="30" customHeight="1">
+    <row r="442" ht="15" customHeight="1">
       <c r="A442" t="inlineStr">
         <is>
-          <t>AR4918-02</t>
+          <t>AR5353M</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>2-polig</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>3515</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3,7 kW</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>B3</t>
-[...2 lines deleted...]
-      <c r="F442" t="inlineStr"/>
+          <t>V1</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>040-125</t>
+        </is>
+      </c>
       <c r="G442" s="2" t="inlineStr">
         <is>
-          <t>Drivepack PD1 1,1 kW, 2-polig, 080M, B3, 100Hz, 400V, SuPremE IE4</t>
+          <t>Siemens Motor 3,7kW, 60Hz, 460V, 100L,</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 60Hz 3x 480 V</t>
+          <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="I442" t="inlineStr"/>
       <c r="J442" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K442" t="inlineStr"/>
-      <c r="L442" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L442" t="inlineStr"/>
       <c r="M442" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O442" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="P442" t="inlineStr">
         <is>
-          <t>946.05 €</t>
-[...2 lines deleted...]
-      <c r="Q442" t="inlineStr"/>
+          <t>978.50 €</t>
+        </is>
+      </c>
+      <c r="Q442" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
       <c r="R442" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>29.00</t>
         </is>
       </c>
     </row>
     <row r="443" ht="30" customHeight="1">
       <c r="A443" t="inlineStr">
         <is>
-          <t>AR4918-03</t>
+          <t>AR5386DP</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F443" t="inlineStr"/>
       <c r="G443" s="2" t="inlineStr">
         <is>
-          <t>Drivepack PD1 1,1 kW, 2-polig, 080M, B3, 100Hz, 400V, SuPremE IE4</t>
+          <t>Drivepack 2,2 kW, 4-polig, 100L, V1, IE4, 50Hz, 400V und PumpDrive-I 2,2 kW, PD1_002K20</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 60Hz 3x 480 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="I443" t="inlineStr"/>
       <c r="J443" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K443" t="inlineStr"/>
       <c r="L443" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M443" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O443" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="P443" t="inlineStr">
         <is>
-          <t>946.05 €</t>
+          <t>2335.89 €</t>
         </is>
       </c>
       <c r="Q443" t="inlineStr"/>
       <c r="R443" t="inlineStr">
         <is>
-          <t>14.00</t>
-[...3 lines deleted...]
-    <row r="444" ht="15" customHeight="1">
+          <t>53.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" ht="30" customHeight="1">
       <c r="A444" t="inlineStr">
         <is>
-          <t>AR5353M</t>
+          <t>AR5468</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>3515</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>3,7 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>V1</t>
-[...6 lines deleted...]
-      </c>
+          <t>B3</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr"/>
       <c r="G444" s="2" t="inlineStr">
         <is>
-          <t>Siemens Motor 3,7kW, 60Hz, 460V, 100L,</t>
+          <t>Motor 18,5 kW, 4-polig, 180M, B3, 50Hz, 361V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I444" t="inlineStr"/>
       <c r="J444" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K444" t="inlineStr"/>
-      <c r="L444" t="inlineStr"/>
+      <c r="L444" t="inlineStr">
+        <is>
+          <t>IE4</t>
+        </is>
+      </c>
       <c r="M444" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O444" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="P444" t="inlineStr">
         <is>
-          <t>978.50 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>1232.20 €</t>
+        </is>
+      </c>
+      <c r="Q444" t="inlineStr"/>
       <c r="R444" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>173.00</t>
         </is>
       </c>
     </row>
     <row r="445" ht="30" customHeight="1">
       <c r="A445" t="inlineStr">
         <is>
-          <t>AR5386DP</t>
+          <t>AR5469</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F445" t="inlineStr"/>
       <c r="G445" s="2" t="inlineStr">
         <is>
-          <t>Drivepack 2,2 kW, 4-polig, 100L, V1, IE4, 50Hz, 400V und PumpDrive-I 2,2 kW, PD1_002K20</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, B3, 50Hz, 400V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I445" t="inlineStr"/>
       <c r="J445" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K445" t="inlineStr"/>
       <c r="L445" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M445" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O445" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="P445" t="inlineStr">
         <is>
-          <t>2335.89 €</t>
+          <t>777.51 €</t>
         </is>
       </c>
       <c r="Q445" t="inlineStr"/>
       <c r="R445" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>82.00</t>
         </is>
       </c>
     </row>
     <row r="446" ht="30" customHeight="1">
       <c r="A446" t="inlineStr">
         <is>
-          <t>AR5468</t>
+          <t>AR5721</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F446" t="inlineStr"/>
       <c r="G446" s="2" t="inlineStr">
         <is>
-          <t>Motor 18,5 kW, 4-polig, 180M, B3, 50Hz, 361V, IE4 SuPremE</t>
+          <t>Motor 3 kW, 4-polig, 100L, V1, 50Hz, 355V, IE4 SuPremE mit Adapterplatte für PDRV2</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I446" t="inlineStr"/>
       <c r="J446" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K446" t="inlineStr"/>
       <c r="L446" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M446" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O446" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="P446" t="inlineStr">
         <is>
-          <t>1232.20 €</t>
+          <t>542.74 €</t>
         </is>
       </c>
       <c r="Q446" t="inlineStr"/>
       <c r="R446" t="inlineStr">
         <is>
-          <t>173.00</t>
+          <t>52.00</t>
         </is>
       </c>
     </row>
     <row r="447" ht="30" customHeight="1">
       <c r="A447" t="inlineStr">
         <is>
-          <t>AR5469</t>
+          <t>AR6420Mo</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>B35</t>
         </is>
       </c>
       <c r="F447" t="inlineStr"/>
       <c r="G447" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, B3, 50Hz, 400V, IE4 SuPremE</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor 11 kW, 4-polig, 160M, B35, 50/60Hz, 3x 400/690V</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr"/>
       <c r="I447" t="inlineStr"/>
       <c r="J447" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K447" t="inlineStr"/>
-      <c r="L447" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L447" t="inlineStr"/>
       <c r="M447" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N447" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O447" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="P447" t="inlineStr">
         <is>
-          <t>777.51 €</t>
-[...2 lines deleted...]
-      <c r="Q447" t="inlineStr"/>
+          <t>801.41 €</t>
+        </is>
+      </c>
+      <c r="Q447" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
       <c r="R447" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>112.00</t>
         </is>
       </c>
     </row>
     <row r="448" ht="30" customHeight="1">
       <c r="A448" t="inlineStr">
         <is>
-          <t>AR5721</t>
+          <t>AR6619A</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F448" t="inlineStr"/>
       <c r="G448" s="2" t="inlineStr">
         <is>
-          <t>Motor 3 kW, 4-polig, 100L, V1, 50Hz, 355V, IE4 SuPremE mit Adapterplatte für PDRV2</t>
+          <t>Motor 3 kW, 2-polig, 100L, B3, 100Hz, 360V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="I448" t="inlineStr"/>
-      <c r="J448" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J448" t="inlineStr"/>
       <c r="K448" t="inlineStr"/>
       <c r="L448" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M448" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O448" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="P448" t="inlineStr">
         <is>
-          <t>542.74 €</t>
+          <t>367.60 €</t>
         </is>
       </c>
       <c r="Q448" t="inlineStr"/>
       <c r="R448" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>12.00</t>
         </is>
       </c>
     </row>
     <row r="449" ht="30" customHeight="1">
       <c r="A449" t="inlineStr">
         <is>
-          <t>AR6420Mo</t>
+          <t>AR6757</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>B35</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F449" t="inlineStr"/>
       <c r="G449" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B35, 50/60Hz, 3x 400/690V</t>
-[...2 lines deleted...]
-      <c r="H449" t="inlineStr"/>
+          <t>Motor 18,5 kW, 4-polig, 180M, B3, 50Hz, 361V, IE4 SuPremE</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+        </is>
+      </c>
       <c r="I449" t="inlineStr"/>
       <c r="J449" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K449" t="inlineStr"/>
-      <c r="L449" t="inlineStr"/>
+      <c r="L449" t="inlineStr">
+        <is>
+          <t>IE4</t>
+        </is>
+      </c>
       <c r="M449" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O449" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="P449" t="inlineStr">
         <is>
-          <t>801.41 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>1663.47 €</t>
+        </is>
+      </c>
+      <c r="Q449" t="inlineStr"/>
       <c r="R449" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>173.00</t>
         </is>
       </c>
     </row>
     <row r="450" ht="30" customHeight="1">
       <c r="A450" t="inlineStr">
         <is>
-          <t>AR6619A</t>
+          <t>AR6758</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F450" t="inlineStr"/>
       <c r="G450" s="2" t="inlineStr">
         <is>
-          <t>Motor 3 kW, 2-polig, 100L, B3, 100Hz, 360V, IE4 SuPremE</t>
+          <t>Motor 22 kW, 4-polig, 180L, B3, 50Hz, 361V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I450" t="inlineStr"/>
-      <c r="J450" t="inlineStr"/>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>IP55</t>
+        </is>
+      </c>
       <c r="K450" t="inlineStr"/>
       <c r="L450" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M450" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O450" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="P450" t="inlineStr">
         <is>
-          <t>367.60 €</t>
+          <t>1939.19 €</t>
         </is>
       </c>
       <c r="Q450" t="inlineStr"/>
       <c r="R450" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>197.00</t>
         </is>
       </c>
     </row>
     <row r="451" ht="30" customHeight="1">
       <c r="A451" t="inlineStr">
         <is>
-          <t>AR6757</t>
+          <t>AR6759</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F451" t="inlineStr"/>
       <c r="G451" s="2" t="inlineStr">
         <is>
-          <t>Motor 18,5 kW, 4-polig, 180M, B3, 50Hz, 361V, IE4 SuPremE</t>
+          <t>Motor 37 kW, 2-polig, 200L, B3, 50Hz, 360V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I451" t="inlineStr"/>
       <c r="J451" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K451" t="inlineStr"/>
       <c r="L451" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M451" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O451" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P451" t="inlineStr">
         <is>
-          <t>1663.47 €</t>
+          <t>3232.62 €</t>
         </is>
       </c>
       <c r="Q451" t="inlineStr"/>
       <c r="R451" t="inlineStr">
         <is>
-          <t>173.00</t>
+          <t>279.00</t>
         </is>
       </c>
     </row>
     <row r="452" ht="30" customHeight="1">
       <c r="A452" t="inlineStr">
         <is>
-          <t>AR6758</t>
+          <t>AR6760</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F452" t="inlineStr"/>
       <c r="G452" s="2" t="inlineStr">
         <is>
-          <t>Motor 22 kW, 4-polig, 180L, B3, 50Hz, 361V, IE4 SuPremE</t>
+          <t>Motor 22 kW, 2-polig, 180M, V15, 100Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I452" t="inlineStr"/>
       <c r="J452" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K452" t="inlineStr"/>
       <c r="L452" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M452" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O452" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P452" t="inlineStr">
         <is>
-          <t>1939.19 €</t>
+          <t>2170.96 €</t>
         </is>
       </c>
       <c r="Q452" t="inlineStr"/>
       <c r="R452" t="inlineStr">
         <is>
-          <t>197.00</t>
+          <t>179.00</t>
         </is>
       </c>
     </row>
     <row r="453" ht="30" customHeight="1">
       <c r="A453" t="inlineStr">
         <is>
-          <t>AR6759</t>
+          <t>AR6761</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F453" t="inlineStr"/>
       <c r="G453" s="2" t="inlineStr">
         <is>
-          <t>Motor 37 kW, 2-polig, 200L, B3, 50Hz, 360V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, V15, 50Hz, 366V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I453" t="inlineStr"/>
       <c r="J453" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K453" t="inlineStr"/>
       <c r="L453" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M453" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O453" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P453" t="inlineStr">
         <is>
-          <t>3232.62 €</t>
+          <t>933.02 €</t>
         </is>
       </c>
       <c r="Q453" t="inlineStr"/>
       <c r="R453" t="inlineStr">
         <is>
-          <t>279.00</t>
+          <t>82.00</t>
         </is>
       </c>
     </row>
     <row r="454" ht="30" customHeight="1">
       <c r="A454" t="inlineStr">
         <is>
-          <t>AR6760</t>
+          <t>AR6762</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F454" t="inlineStr"/>
       <c r="G454" s="2" t="inlineStr">
         <is>
-          <t>Motor 22 kW, 2-polig, 180M, V15, 100Hz, 355V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, V15, 50Hz, 366V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I454" t="inlineStr"/>
       <c r="J454" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K454" t="inlineStr"/>
       <c r="L454" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M454" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O454" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P454" t="inlineStr">
         <is>
-          <t>2170.96 €</t>
+          <t>933.02 €</t>
         </is>
       </c>
       <c r="Q454" t="inlineStr"/>
       <c r="R454" t="inlineStr">
         <is>
-          <t>179.00</t>
+          <t>82.00</t>
         </is>
       </c>
     </row>
     <row r="455" ht="30" customHeight="1">
       <c r="A455" t="inlineStr">
         <is>
-          <t>AR6761</t>
+          <t>AR6763</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F455" t="inlineStr"/>
       <c r="G455" s="2" t="inlineStr">
         <is>
@@ -34686,51 +34698,51 @@
       <c r="N455" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O455" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P455" t="inlineStr">
         <is>
           <t>933.02 €</t>
         </is>
       </c>
       <c r="Q455" t="inlineStr"/>
       <c r="R455" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
     </row>
     <row r="456" ht="30" customHeight="1">
       <c r="A456" t="inlineStr">
         <is>
-          <t>AR6762</t>
+          <t>AR6764</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F456" t="inlineStr"/>
       <c r="G456" s="2" t="inlineStr">
         <is>
@@ -34762,1115 +34774,1115 @@
       <c r="N456" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O456" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P456" t="inlineStr">
         <is>
           <t>933.02 €</t>
         </is>
       </c>
       <c r="Q456" t="inlineStr"/>
       <c r="R456" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
     </row>
     <row r="457" ht="30" customHeight="1">
       <c r="A457" t="inlineStr">
         <is>
-          <t>AR6763</t>
+          <t>AR6765</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F457" t="inlineStr"/>
       <c r="G457" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V15, 50Hz, 366V, IE4 SuPremE</t>
+          <t>Motor 37 kW, 2-polig, 200L, V15, 50Hz, 400V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I457" t="inlineStr"/>
       <c r="J457" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K457" t="inlineStr"/>
       <c r="L457" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M457" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N457" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O457" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P457" t="inlineStr">
         <is>
-          <t>933.02 €</t>
+          <t>3879.14 €</t>
         </is>
       </c>
       <c r="Q457" t="inlineStr"/>
       <c r="R457" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>279.00</t>
         </is>
       </c>
     </row>
     <row r="458" ht="30" customHeight="1">
       <c r="A458" t="inlineStr">
         <is>
-          <t>AR6764</t>
+          <t>AR6768</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F458" t="inlineStr"/>
       <c r="G458" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V15, 50Hz, 366V, IE4 SuPremE</t>
+          <t>Motor 11 kW, 2-polig, 160M, B3, 100Hz, 358V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I458" t="inlineStr"/>
       <c r="J458" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K458" t="inlineStr"/>
       <c r="L458" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M458" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O458" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P458" t="inlineStr">
         <is>
-          <t>933.02 €</t>
+          <t>981.20 €</t>
         </is>
       </c>
       <c r="Q458" t="inlineStr"/>
       <c r="R458" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>110.00</t>
         </is>
       </c>
     </row>
     <row r="459" ht="30" customHeight="1">
       <c r="A459" t="inlineStr">
         <is>
-          <t>AR6765</t>
+          <t>AR6772</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>2-polig</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F459" t="inlineStr"/>
       <c r="G459" s="2" t="inlineStr">
         <is>
-          <t>Motor 37 kW, 2-polig, 200L, V15, 50Hz, 400V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 2-polig, 132S, B3, 100Hz, 366V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I459" t="inlineStr"/>
       <c r="J459" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K459" t="inlineStr"/>
       <c r="L459" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M459" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N459" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O459" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P459" t="inlineStr">
         <is>
-          <t>3879.14 €</t>
+          <t>713.94 €</t>
         </is>
       </c>
       <c r="Q459" t="inlineStr"/>
       <c r="R459" t="inlineStr">
         <is>
-          <t>279.00</t>
+          <t>78.00</t>
         </is>
       </c>
     </row>
     <row r="460" ht="30" customHeight="1">
       <c r="A460" t="inlineStr">
         <is>
-          <t>AR6768</t>
+          <t>AR6773</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>2-polig</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F460" t="inlineStr"/>
       <c r="G460" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 2-polig, 160M, B3, 100Hz, 358V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 2-polig, 132S, B3, 100Hz, 366V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I460" t="inlineStr"/>
       <c r="J460" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K460" t="inlineStr"/>
       <c r="L460" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M460" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O460" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P460" t="inlineStr">
         <is>
-          <t>981.20 €</t>
+          <t>713.94 €</t>
         </is>
       </c>
       <c r="Q460" t="inlineStr"/>
       <c r="R460" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>78.00</t>
         </is>
       </c>
     </row>
     <row r="461" ht="30" customHeight="1">
       <c r="A461" t="inlineStr">
         <is>
-          <t>AR6772</t>
+          <t>AR6774</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F461" t="inlineStr"/>
       <c r="G461" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 2-polig, 132S, B3, 100Hz, 366V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, V15, 50Hz, 366V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I461" t="inlineStr"/>
       <c r="J461" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K461" t="inlineStr"/>
       <c r="L461" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M461" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O461" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P461" t="inlineStr">
         <is>
-          <t>713.94 €</t>
+          <t>933.02 €</t>
         </is>
       </c>
       <c r="Q461" t="inlineStr"/>
       <c r="R461" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>82.00</t>
         </is>
       </c>
     </row>
     <row r="462" ht="30" customHeight="1">
       <c r="A462" t="inlineStr">
         <is>
-          <t>AR6773</t>
+          <t>AR6776</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F462" t="inlineStr"/>
       <c r="G462" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 2-polig, 132S, B3, 100Hz, 366V, IE4 SuPremE</t>
+          <t>Motor 15 kW, 4-polig, 160L, V15, 50Hz, 358V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I462" t="inlineStr"/>
       <c r="J462" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K462" t="inlineStr"/>
       <c r="L462" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M462" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O462" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P462" t="inlineStr">
         <is>
-          <t>713.94 €</t>
+          <t>1661.71 €</t>
         </is>
       </c>
       <c r="Q462" t="inlineStr"/>
       <c r="R462" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row r="463" ht="30" customHeight="1">
       <c r="A463" t="inlineStr">
         <is>
-          <t>AR6774</t>
+          <t>AR6778</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F463" t="inlineStr"/>
       <c r="G463" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V15, 50Hz, 366V, IE4 SuPremE</t>
+          <t>Motor 22 kW, 2-polig, 180M, V15, 50Hz, 400V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I463" t="inlineStr"/>
       <c r="J463" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K463" t="inlineStr"/>
       <c r="L463" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M463" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O463" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P463" t="inlineStr">
         <is>
-          <t>933.02 €</t>
+          <t>2170.96 €</t>
         </is>
       </c>
       <c r="Q463" t="inlineStr"/>
       <c r="R463" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>179.00</t>
         </is>
       </c>
     </row>
     <row r="464" ht="30" customHeight="1">
       <c r="A464" t="inlineStr">
         <is>
-          <t>AR6776</t>
+          <t>AR6784</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F464" t="inlineStr"/>
       <c r="G464" s="2" t="inlineStr">
         <is>
-          <t>Motor 15 kW, 4-polig, 160L, V15, 50Hz, 358V, IE4 SuPremE</t>
+          <t>Motor 22 kW, 4-polig, 180L, V15, 50Hz, 361V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I464" t="inlineStr"/>
       <c r="J464" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K464" t="inlineStr"/>
       <c r="L464" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M464" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O464" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P464" t="inlineStr">
         <is>
-          <t>1661.71 €</t>
+          <t>2327.03 €</t>
         </is>
       </c>
       <c r="Q464" t="inlineStr"/>
       <c r="R464" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>197.00</t>
         </is>
       </c>
     </row>
     <row r="465" ht="30" customHeight="1">
       <c r="A465" t="inlineStr">
         <is>
-          <t>AR6778</t>
+          <t>AR6785</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F465" t="inlineStr"/>
       <c r="G465" s="2" t="inlineStr">
         <is>
-          <t>Motor 22 kW, 2-polig, 180M, V15, 50Hz, 400V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, B3, 50Hz, 366V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I465" t="inlineStr"/>
       <c r="J465" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K465" t="inlineStr"/>
       <c r="L465" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M465" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O465" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P465" t="inlineStr">
         <is>
-          <t>2170.96 €</t>
+          <t>777.51 €</t>
         </is>
       </c>
       <c r="Q465" t="inlineStr"/>
       <c r="R465" t="inlineStr">
         <is>
-          <t>179.00</t>
+          <t>82.00</t>
         </is>
       </c>
     </row>
     <row r="466" ht="30" customHeight="1">
       <c r="A466" t="inlineStr">
         <is>
-          <t>AR6784</t>
+          <t>AR6788</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F466" t="inlineStr"/>
       <c r="G466" s="2" t="inlineStr">
         <is>
-          <t>Motor 22 kW, 4-polig, 180L, V15, 50Hz, 361V, IE4 SuPremE</t>
+          <t>Motor 30 kW, 4-polig, 200L, B3, 50Hz, 351V, IE4 SuPremE A</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I466" t="inlineStr"/>
       <c r="J466" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K466" t="inlineStr"/>
       <c r="L466" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M466" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O466" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P466" t="inlineStr">
         <is>
-          <t>2327.03 €</t>
+          <t>2558.25 €</t>
         </is>
       </c>
       <c r="Q466" t="inlineStr"/>
       <c r="R466" t="inlineStr">
         <is>
-          <t>197.00</t>
+          <t>261.00</t>
         </is>
       </c>
     </row>
     <row r="467" ht="30" customHeight="1">
       <c r="A467" t="inlineStr">
         <is>
-          <t>AR6785</t>
+          <t>AR6789</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F467" t="inlineStr"/>
       <c r="G467" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, B3, 50Hz, 366V, IE4 SuPremE</t>
+          <t>Motor 5,5 kW, 4-polig, 132S, B3, 50Hz, 353V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I467" t="inlineStr"/>
       <c r="J467" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K467" t="inlineStr"/>
       <c r="L467" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M467" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O467" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P467" t="inlineStr">
         <is>
-          <t>777.51 €</t>
+          <t>613.27 €</t>
         </is>
       </c>
       <c r="Q467" t="inlineStr"/>
       <c r="R467" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>67.00</t>
         </is>
       </c>
     </row>
     <row r="468" ht="30" customHeight="1">
       <c r="A468" t="inlineStr">
         <is>
-          <t>AR6788</t>
+          <t>AR6790</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F468" t="inlineStr"/>
       <c r="G468" s="2" t="inlineStr">
         <is>
-          <t>Motor 30 kW, 4-polig, 200L, B3, 50Hz, 351V, IE4 SuPremE A</t>
+          <t>Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 362V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I468" t="inlineStr"/>
       <c r="J468" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K468" t="inlineStr"/>
       <c r="L468" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M468" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O468" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P468" t="inlineStr">
         <is>
-          <t>2558.25 €</t>
+          <t>1547.68 €</t>
         </is>
       </c>
       <c r="Q468" t="inlineStr"/>
       <c r="R468" t="inlineStr">
         <is>
-          <t>261.00</t>
+          <t>144.00</t>
         </is>
       </c>
     </row>
     <row r="469" ht="30" customHeight="1">
       <c r="A469" t="inlineStr">
         <is>
-          <t>AR6789</t>
+          <t>AR6795</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F469" t="inlineStr"/>
       <c r="G469" s="2" t="inlineStr">
         <is>
-          <t>Motor 5,5 kW, 4-polig, 132S, B3, 50Hz, 353V, IE4 SuPremE</t>
+          <t>Motor 5,5 kW, 4-polig, 132S, V15, 50Hz, 353V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I469" t="inlineStr"/>
       <c r="J469" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K469" t="inlineStr"/>
       <c r="L469" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M469" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O469" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P469" t="inlineStr">
         <is>
-          <t>613.27 €</t>
+          <t>692.99 €</t>
         </is>
       </c>
       <c r="Q469" t="inlineStr"/>
       <c r="R469" t="inlineStr">
         <is>
           <t>67.00</t>
         </is>
       </c>
     </row>
     <row r="470" ht="30" customHeight="1">
       <c r="A470" t="inlineStr">
         <is>
-          <t>AR6790</t>
+          <t>AR6796</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F470" t="inlineStr"/>
       <c r="G470" s="2" t="inlineStr">
         <is>
-          <t>Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 362V, IE4 SuPremE</t>
+          <t>Motor 5,5 kW, 4-polig, 132S, V15, 50Hz, 353V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I470" t="inlineStr"/>
       <c r="J470" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K470" t="inlineStr"/>
       <c r="L470" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M470" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O470" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P470" t="inlineStr">
         <is>
-          <t>1547.68 €</t>
+          <t>692.99 €</t>
         </is>
       </c>
       <c r="Q470" t="inlineStr"/>
       <c r="R470" t="inlineStr">
         <is>
-          <t>144.00</t>
+          <t>67.00</t>
         </is>
       </c>
     </row>
     <row r="471" ht="30" customHeight="1">
       <c r="A471" t="inlineStr">
         <is>
-          <t>AR6795</t>
+          <t>AR6797</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F471" t="inlineStr"/>
       <c r="G471" s="2" t="inlineStr">
         <is>
@@ -35902,3301 +35914,3073 @@
       <c r="N471" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O471" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="P471" t="inlineStr">
         <is>
           <t>692.99 €</t>
         </is>
       </c>
       <c r="Q471" t="inlineStr"/>
       <c r="R471" t="inlineStr">
         <is>
           <t>67.00</t>
         </is>
       </c>
     </row>
     <row r="472" ht="30" customHeight="1">
       <c r="A472" t="inlineStr">
         <is>
-          <t>AR6796</t>
+          <t>AR6846-01</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F472" t="inlineStr"/>
       <c r="G472" s="2" t="inlineStr">
         <is>
-          <t>Motor 5,5 kW, 4-polig, 132S, V15, 50Hz, 353V, IE4 SuPremE</t>
+          <t>Motor 1,1 kW, 4-polig, 090S, V15, 50Hz, 360V, IE4 SuPremE C1</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I472" t="inlineStr"/>
       <c r="J472" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K472" t="inlineStr"/>
       <c r="L472" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M472" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O472" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="P472" t="inlineStr">
         <is>
-          <t>692.99 €</t>
+          <t>315.94 €</t>
         </is>
       </c>
       <c r="Q472" t="inlineStr"/>
       <c r="R472" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>17.00</t>
         </is>
       </c>
     </row>
     <row r="473" ht="30" customHeight="1">
       <c r="A473" t="inlineStr">
         <is>
-          <t>AR6797</t>
+          <t>AR6846-02</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F473" t="inlineStr"/>
       <c r="G473" s="2" t="inlineStr">
         <is>
-          <t>Motor 5,5 kW, 4-polig, 132S, V15, 50Hz, 353V, IE4 SuPremE</t>
+          <t>Motor 1,1 kW, 4-polig, 090S, V15, 50Hz, 360V, IE4 SuPremE C1</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I473" t="inlineStr"/>
       <c r="J473" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K473" t="inlineStr"/>
       <c r="L473" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M473" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O473" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="P473" t="inlineStr">
         <is>
-          <t>692.99 €</t>
+          <t>315.94 €</t>
         </is>
       </c>
       <c r="Q473" t="inlineStr"/>
       <c r="R473" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>17.00</t>
         </is>
       </c>
     </row>
     <row r="474" ht="30" customHeight="1">
       <c r="A474" t="inlineStr">
         <is>
-          <t>AR6846-01</t>
+          <t>AR7182</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F474" t="inlineStr"/>
       <c r="G474" s="2" t="inlineStr">
         <is>
-          <t>Motor 1,1 kW, 4-polig, 090S, V15, 50Hz, 360V, IE4 SuPremE C1</t>
+          <t>Motor 22 kW, 2-polig, 180M, V15, 100Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I474" t="inlineStr"/>
       <c r="J474" t="inlineStr">
         <is>
-          <t>IP55</t>
+          <t>IP44</t>
         </is>
       </c>
       <c r="K474" t="inlineStr"/>
       <c r="L474" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M474" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="O474" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="P474" t="inlineStr">
         <is>
-          <t>315.94 €</t>
+          <t>1831.74 €</t>
         </is>
       </c>
       <c r="Q474" t="inlineStr"/>
       <c r="R474" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>179.00</t>
         </is>
       </c>
     </row>
     <row r="475" ht="30" customHeight="1">
       <c r="A475" t="inlineStr">
         <is>
-          <t>AR6846-02</t>
+          <t>AR7200</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F475" t="inlineStr"/>
       <c r="G475" s="2" t="inlineStr">
         <is>
-          <t>Motor 1,1 kW, 4-polig, 090S, V15, 50Hz, 360V, IE4 SuPremE C1</t>
+          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 365V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I475" t="inlineStr"/>
       <c r="J475" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K475" t="inlineStr"/>
       <c r="L475" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M475" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O475" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
       <c r="P475" t="inlineStr">
         <is>
-          <t>315.94 €</t>
+          <t>1195.42 €</t>
         </is>
       </c>
       <c r="Q475" t="inlineStr"/>
       <c r="R475" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>110.00</t>
         </is>
       </c>
     </row>
     <row r="476" ht="30" customHeight="1">
       <c r="A476" t="inlineStr">
         <is>
-          <t>AR6994M</t>
+          <t>AR7332</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F476" t="inlineStr"/>
       <c r="G476" s="2" t="inlineStr">
         <is>
-          <t>Motor 0,55 kW, 4-polig, 080M, V1, 50/60Hz, 230/400V, IE1</t>
+          <t>Motor 15 kW, 4-polig, 160L, B3, 50Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I476" t="inlineStr"/>
       <c r="J476" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K476" t="inlineStr"/>
       <c r="L476" t="inlineStr">
         <is>
-          <t>IE1</t>
+          <t>IE4</t>
         </is>
       </c>
       <c r="M476" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O476" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="P476" t="inlineStr">
         <is>
-          <t>155.30 €</t>
+          <t>1557.85 €</t>
         </is>
       </c>
       <c r="Q476" t="inlineStr"/>
       <c r="R476" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row r="477" ht="30" customHeight="1">
       <c r="A477" t="inlineStr">
         <is>
-          <t>AR7182</t>
+          <t>AR7333-01</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F477" t="inlineStr"/>
       <c r="G477" s="2" t="inlineStr">
         <is>
-          <t>Motor 22 kW, 2-polig, 180M, V15, 100Hz, 355V, IE4 SuPremE</t>
+          <t>Motor 30 kW, 4-polig, 200L, B3, 50Hz, 365V, IE4 SuPremE B1</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I477" t="inlineStr"/>
       <c r="J477" t="inlineStr">
         <is>
-          <t>IP44</t>
+          <t>IP55</t>
         </is>
       </c>
       <c r="K477" t="inlineStr"/>
       <c r="L477" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M477" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O477" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="P477" t="inlineStr">
         <is>
-          <t>1831.74 €</t>
+          <t>2878.03 €</t>
         </is>
       </c>
       <c r="Q477" t="inlineStr"/>
       <c r="R477" t="inlineStr">
         <is>
-          <t>179.00</t>
+          <t>261.00</t>
         </is>
       </c>
     </row>
     <row r="478" ht="30" customHeight="1">
       <c r="A478" t="inlineStr">
         <is>
-          <t>AR7200</t>
+          <t>AR7333-02</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F478" t="inlineStr"/>
       <c r="G478" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 365V, IE4 SuPremE</t>
+          <t>Motor 30 kW, 4-polig, 200L, B3, 50Hz, 365V, IE4 SuPremE B1</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I478" t="inlineStr"/>
       <c r="J478" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K478" t="inlineStr"/>
       <c r="L478" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M478" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N478" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O478" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="P478" t="inlineStr">
         <is>
-          <t>1195.42 €</t>
+          <t>2878.03 €</t>
         </is>
       </c>
       <c r="Q478" t="inlineStr"/>
       <c r="R478" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>261.00</t>
         </is>
       </c>
     </row>
     <row r="479" ht="30" customHeight="1">
       <c r="A479" t="inlineStr">
         <is>
-          <t>AR7332</t>
+          <t>AR7334</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F479" t="inlineStr"/>
       <c r="G479" s="2" t="inlineStr">
         <is>
-          <t>Motor 15 kW, 4-polig, 160L, B3, 50Hz, 355V, IE4 SuPremE</t>
+          <t>Motor 11 kW, 2-polig, 160M, B3, 100Hz, 375V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I479" t="inlineStr"/>
       <c r="J479" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K479" t="inlineStr"/>
       <c r="L479" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M479" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N479" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O479" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P479" t="inlineStr">
         <is>
-          <t>1557.85 €</t>
+          <t>1103.86 €</t>
         </is>
       </c>
       <c r="Q479" t="inlineStr"/>
       <c r="R479" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>110.00</t>
         </is>
       </c>
     </row>
     <row r="480" ht="30" customHeight="1">
       <c r="A480" t="inlineStr">
         <is>
-          <t>AR7333-01</t>
+          <t>AR7335-02</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F480" t="inlineStr"/>
       <c r="G480" s="2" t="inlineStr">
         <is>
-          <t>Motor 30 kW, 4-polig, 200L, B3, 50Hz, 365V, IE4 SuPremE B1</t>
+          <t>Motor 22 kW, 2-polig, 180M, B3, 100Hz, 35 V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I480" t="inlineStr"/>
       <c r="J480" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K480" t="inlineStr"/>
       <c r="L480" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M480" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N480" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O480" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P480" t="inlineStr">
         <is>
-          <t>2878.03 €</t>
+          <t>2035.27 €</t>
         </is>
       </c>
       <c r="Q480" t="inlineStr"/>
       <c r="R480" t="inlineStr">
         <is>
-          <t>261.00</t>
+          <t>179.00</t>
         </is>
       </c>
     </row>
     <row r="481" ht="30" customHeight="1">
       <c r="A481" t="inlineStr">
         <is>
-          <t>AR7333-02</t>
+          <t>AR7430</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F481" t="inlineStr"/>
       <c r="G481" s="2" t="inlineStr">
         <is>
-          <t>Motor 30 kW, 4-polig, 200L, B3, 50Hz, 365V, IE4 SuPremE B1</t>
+          <t>Motor 7,5 kW, 2-polig, 132S, B3, 100Hz, 370V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 380 V, 60Hz 3x 480 V</t>
         </is>
       </c>
       <c r="I481" t="inlineStr"/>
       <c r="J481" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K481" t="inlineStr"/>
       <c r="L481" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M481" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O481" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="P481" t="inlineStr">
         <is>
-          <t>2878.03 €</t>
+          <t>803.19 €</t>
         </is>
       </c>
       <c r="Q481" t="inlineStr"/>
       <c r="R481" t="inlineStr">
         <is>
-          <t>261.00</t>
+          <t>78.00</t>
         </is>
       </c>
     </row>
     <row r="482" ht="30" customHeight="1">
       <c r="A482" t="inlineStr">
         <is>
-          <t>AR7334</t>
+          <t>AR8049</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>2-polig</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F482" t="inlineStr"/>
       <c r="G482" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 2-polig, 160M, B3, 100Hz, 375V, IE4 SuPremE</t>
+          <t>Motor 37 kW, 2-polig, 200L, B3, 50Hz, 400V, IE4 SuPremE mit Adapterplatte für PDRV2</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I482" t="inlineStr"/>
       <c r="J482" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K482" t="inlineStr"/>
       <c r="L482" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M482" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="O482" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="P482" t="inlineStr">
         <is>
-          <t>1103.86 €</t>
+          <t>2863.90 €</t>
         </is>
       </c>
       <c r="Q482" t="inlineStr"/>
       <c r="R482" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>273.00</t>
         </is>
       </c>
     </row>
     <row r="483" ht="30" customHeight="1">
       <c r="A483" t="inlineStr">
         <is>
-          <t>AR7335-02</t>
+          <t>AR8270</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F483" t="inlineStr"/>
       <c r="G483" s="2" t="inlineStr">
         <is>
-          <t>Motor 22 kW, 2-polig, 180M, B3, 100Hz, 35 V, IE4 SuPremE</t>
+          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 365V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I483" t="inlineStr"/>
       <c r="J483" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K483" t="inlineStr"/>
       <c r="L483" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M483" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N483" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O483" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P483" t="inlineStr">
         <is>
-          <t>2035.27 €</t>
+          <t>1195.42 €</t>
         </is>
       </c>
       <c r="Q483" t="inlineStr"/>
       <c r="R483" t="inlineStr">
         <is>
-          <t>179.00</t>
+          <t>113.00</t>
         </is>
       </c>
     </row>
     <row r="484" ht="30" customHeight="1">
       <c r="A484" t="inlineStr">
         <is>
-          <t>AR7430</t>
+          <t>AR8532</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
           <t>B3</t>
         </is>
       </c>
       <c r="F484" t="inlineStr"/>
       <c r="G484" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 2-polig, 132S, B3, 100Hz, 370V, IE4 SuPremE</t>
+          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 60Hz 3x 480 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I484" t="inlineStr"/>
       <c r="J484" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K484" t="inlineStr"/>
       <c r="L484" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M484" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="O484" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="P484" t="inlineStr">
         <is>
-          <t>803.19 €</t>
+          <t>442.75 €</t>
         </is>
       </c>
       <c r="Q484" t="inlineStr"/>
       <c r="R484" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>119.00</t>
         </is>
       </c>
     </row>
     <row r="485" ht="30" customHeight="1">
       <c r="A485" t="inlineStr">
         <is>
-          <t>AR8049</t>
+          <t>AR8663</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F485" t="inlineStr"/>
       <c r="G485" s="2" t="inlineStr">
         <is>
-          <t>Motor 37 kW, 2-polig, 200L, B3, 50Hz, 400V, IE4 SuPremE mit Adapterplatte für PDRV2</t>
+          <t>Motor 15 kW, 4-polig, 160L, V1, 50Hz, 400V, IE4 SuPremE B1 mit Klemmenkasten</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I485" t="inlineStr"/>
       <c r="J485" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K485" t="inlineStr"/>
       <c r="L485" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M485" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N485" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O485" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="P485" t="inlineStr">
         <is>
-          <t>2863.90 €</t>
+          <t>1246.29 €</t>
         </is>
       </c>
       <c r="Q485" t="inlineStr"/>
       <c r="R485" t="inlineStr">
         <is>
-          <t>273.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row r="486" ht="30" customHeight="1">
       <c r="A486" t="inlineStr">
         <is>
-          <t>AR8270</t>
+          <t>AR8664</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F486" t="inlineStr"/>
       <c r="G486" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 365V, IE4 SuPremE</t>
+          <t>Motor 22 kW, 2-polig, 180M, V15, 100Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I486" t="inlineStr"/>
       <c r="J486" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K486" t="inlineStr"/>
       <c r="L486" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M486" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N486" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O486" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P486" t="inlineStr">
         <is>
-          <t>1195.42 €</t>
+          <t>1809.13 €</t>
         </is>
       </c>
       <c r="Q486" t="inlineStr"/>
       <c r="R486" t="inlineStr">
         <is>
-          <t>113.00</t>
+          <t>179.00</t>
         </is>
       </c>
     </row>
     <row r="487" ht="30" customHeight="1">
       <c r="A487" t="inlineStr">
         <is>
-          <t>AR8532</t>
+          <t>AR8666</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F487" t="inlineStr"/>
       <c r="G487" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE4 SuPremE</t>
+          <t>Motor 15 kW, 4-polig, 160L, V1, 50Hz, 400V, IE4 SuPremE B1 mit Klemmenkasten</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I487" t="inlineStr"/>
       <c r="J487" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K487" t="inlineStr"/>
       <c r="L487" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M487" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N487" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="O487" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P487" t="inlineStr">
         <is>
-          <t>442.75 €</t>
+          <t>1038.57 €</t>
         </is>
       </c>
       <c r="Q487" t="inlineStr"/>
       <c r="R487" t="inlineStr">
         <is>
-          <t>119.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row r="488" ht="30" customHeight="1">
       <c r="A488" t="inlineStr">
         <is>
-          <t>AR8663</t>
+          <t>AR9022</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F488" t="inlineStr"/>
       <c r="G488" s="2" t="inlineStr">
         <is>
-          <t>Motor 15 kW, 4-polig, 160L, V1, 50Hz, 400V, IE4 SuPremE B1 mit Klemmenkasten</t>
+          <t>Motor 5,5 kW, 2-polig, 132S, V15, 100Hz, 365V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I488" t="inlineStr"/>
       <c r="J488" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K488" t="inlineStr"/>
       <c r="L488" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M488" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N488" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O488" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="P488" t="inlineStr">
         <is>
-          <t>1246.29 €</t>
+          <t>696.56 €</t>
         </is>
       </c>
       <c r="Q488" t="inlineStr"/>
       <c r="R488" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>65.00</t>
         </is>
       </c>
     </row>
     <row r="489" ht="30" customHeight="1">
       <c r="A489" t="inlineStr">
         <is>
-          <t>AR8664</t>
+          <t>AR9111</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
           <t>2-polig</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F489" t="inlineStr"/>
       <c r="G489" s="2" t="inlineStr">
         <is>
-          <t>Motor 22 kW, 2-polig, 180M, V15, 100Hz, 355V, IE4 SuPremE</t>
+          <t>Motor 15 kW, 2-polig, 160M, V15, 100Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I489" t="inlineStr"/>
       <c r="J489" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K489" t="inlineStr"/>
       <c r="L489" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M489" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O489" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P489" t="inlineStr">
         <is>
-          <t>1809.13 €</t>
+          <t>1733.92 €</t>
         </is>
       </c>
       <c r="Q489" t="inlineStr"/>
       <c r="R489" t="inlineStr">
         <is>
-          <t>179.00</t>
+          <t>120.00</t>
         </is>
       </c>
     </row>
     <row r="490" ht="30" customHeight="1">
       <c r="A490" t="inlineStr">
         <is>
-          <t>AR8666</t>
+          <t>AR9113</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F490" t="inlineStr"/>
       <c r="G490" s="2" t="inlineStr">
         <is>
-          <t>Motor 15 kW, 4-polig, 160L, V1, 50Hz, 400V, IE4 SuPremE B1 mit Klemmenkasten</t>
+          <t>Motor 5,5 kW, 4-polig, 132S, B3, 50Hz, 353V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I490" t="inlineStr"/>
       <c r="J490" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K490" t="inlineStr"/>
       <c r="L490" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M490" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O490" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P490" t="inlineStr">
         <is>
-          <t>1038.57 €</t>
+          <t>689.93 €</t>
         </is>
       </c>
       <c r="Q490" t="inlineStr"/>
       <c r="R490" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>67.00</t>
         </is>
       </c>
     </row>
     <row r="491" ht="30" customHeight="1">
       <c r="A491" t="inlineStr">
         <is>
-          <t>AR9022</t>
+          <t>AR9114</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F491" t="inlineStr"/>
       <c r="G491" s="2" t="inlineStr">
         <is>
-          <t>Motor 5,5 kW, 2-polig, 132S, V15, 100Hz, 365V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, V15, 50Hz, 366V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I491" t="inlineStr"/>
       <c r="J491" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K491" t="inlineStr"/>
       <c r="L491" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M491" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O491" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="P491" t="inlineStr">
         <is>
-          <t>696.56 €</t>
+          <t>933.02 €</t>
         </is>
       </c>
       <c r="Q491" t="inlineStr"/>
       <c r="R491" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>82.00</t>
         </is>
       </c>
     </row>
     <row r="492" ht="30" customHeight="1">
       <c r="A492" t="inlineStr">
         <is>
-          <t>AR9111</t>
+          <t>AR9121</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F492" t="inlineStr"/>
       <c r="G492" s="2" t="inlineStr">
         <is>
-          <t>Motor 15 kW, 2-polig, 160M, V15, 100Hz, 355V, IE4 SuPremE</t>
+          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="I492" t="inlineStr"/>
       <c r="J492" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K492" t="inlineStr"/>
       <c r="L492" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M492" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N492" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O492" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="P492" t="inlineStr">
         <is>
-          <t>1733.92 €</t>
-[...2 lines deleted...]
-      <c r="Q492" t="inlineStr"/>
+          <t>1195.42 €</t>
+        </is>
+      </c>
+      <c r="Q492" t="inlineStr">
+        <is>
+          <t>Ja</t>
+        </is>
+      </c>
       <c r="R492" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>129.00</t>
         </is>
       </c>
     </row>
     <row r="493" ht="30" customHeight="1">
       <c r="A493" t="inlineStr">
         <is>
-          <t>AR9113</t>
+          <t>AR9126M</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F493" t="inlineStr"/>
       <c r="G493" s="2" t="inlineStr">
         <is>
-          <t>Motor 5,5 kW, 4-polig, 132S, B3, 50Hz, 353V, IE4 SuPremE</t>
+          <t>Motor 4 kW, 2-polig, 112M, V1, 50Hz, 355V, IE4 Klemmenkasten</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I493" t="inlineStr"/>
       <c r="J493" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K493" t="inlineStr"/>
       <c r="L493" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M493" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O493" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P493" t="inlineStr">
         <is>
-          <t>689.93 €</t>
+          <t>565.48 €</t>
         </is>
       </c>
       <c r="Q493" t="inlineStr"/>
       <c r="R493" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>31.00</t>
         </is>
       </c>
     </row>
     <row r="494" ht="30" customHeight="1">
       <c r="A494" t="inlineStr">
         <is>
-          <t>AR9114</t>
+          <t>AR9163</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
           <t>V15</t>
         </is>
       </c>
       <c r="F494" t="inlineStr"/>
       <c r="G494" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V15, 50Hz, 366V, IE4 SuPremE</t>
+          <t>Motor 1,5 kW, 4-polig, 090L, V15, 50Hz, 365V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I494" t="inlineStr"/>
       <c r="J494" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K494" t="inlineStr"/>
       <c r="L494" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M494" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N494" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O494" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="P494" t="inlineStr">
         <is>
-          <t>933.02 €</t>
+          <t>350.36 €</t>
         </is>
       </c>
       <c r="Q494" t="inlineStr"/>
       <c r="R494" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>20.00</t>
         </is>
       </c>
     </row>
     <row r="495" ht="30" customHeight="1">
       <c r="A495" t="inlineStr">
         <is>
-          <t>AR9121</t>
+          <t>AR9164</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V15</t>
         </is>
       </c>
       <c r="F495" t="inlineStr"/>
       <c r="G495" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE4 SuPremE</t>
+          <t>Motor 1,5 kW, 2-polig, 090S, V15, 100Hz, 380V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I495" t="inlineStr"/>
       <c r="J495" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K495" t="inlineStr"/>
       <c r="L495" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M495" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O495" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="P495" t="inlineStr">
         <is>
-          <t>1195.42 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>312.57 €</t>
+        </is>
+      </c>
+      <c r="Q495" t="inlineStr"/>
       <c r="R495" t="inlineStr">
         <is>
-          <t>129.00</t>
+          <t>14.00</t>
         </is>
       </c>
     </row>
     <row r="496" ht="30" customHeight="1">
       <c r="A496" t="inlineStr">
         <is>
-          <t>AR9126M</t>
+          <t>AR9165</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>2-polig</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
           <t>V1</t>
         </is>
       </c>
       <c r="F496" t="inlineStr"/>
       <c r="G496" s="2" t="inlineStr">
         <is>
-          <t>Motor 4 kW, 2-polig, 112M, V1, 50Hz, 355V, IE4 Klemmenkasten</t>
+          <t>Motor 15 kW, 2-polig, 160M, V1, 100Hz, 365V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I496" t="inlineStr"/>
       <c r="J496" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K496" t="inlineStr"/>
       <c r="L496" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M496" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N496" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O496" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="P496" t="inlineStr">
         <is>
-          <t>565.48 €</t>
+          <t>1695.39 €</t>
         </is>
       </c>
       <c r="Q496" t="inlineStr"/>
       <c r="R496" t="inlineStr">
         <is>
-          <t>31.00</t>
-[...3 lines deleted...]
-    <row r="497" ht="30" customHeight="1">
+          <t>110.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" ht="15" customHeight="1">
       <c r="A497" t="inlineStr">
         <is>
-          <t>AR9163</t>
+          <t>AR9186M</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F497" t="inlineStr"/>
       <c r="G497" s="2" t="inlineStr">
         <is>
-          <t>Motor 1,5 kW, 4-polig, 090L, V15, 50Hz, 365V, IE4 SuPremE</t>
+          <t>MOTOR B3-0550-3000-IE3-KSB</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V, 60Hz 3x 400 V, 60Hz 3x 690 V</t>
         </is>
       </c>
       <c r="I497" t="inlineStr"/>
-      <c r="J497" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J497" t="inlineStr"/>
       <c r="K497" t="inlineStr"/>
       <c r="L497" t="inlineStr">
         <is>
-          <t>IE4</t>
+          <t>IE3</t>
         </is>
       </c>
       <c r="M497" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="O497" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O497" t="inlineStr"/>
       <c r="P497" t="inlineStr">
         <is>
-          <t>350.36 €</t>
+          <t>698.43 €</t>
         </is>
       </c>
       <c r="Q497" t="inlineStr"/>
       <c r="R497" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>66.00</t>
         </is>
       </c>
     </row>
     <row r="498" ht="30" customHeight="1">
       <c r="A498" t="inlineStr">
         <is>
-          <t>AR9164</t>
+          <t>AR9231</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>V15</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F498" t="inlineStr"/>
       <c r="G498" s="2" t="inlineStr">
         <is>
-          <t>Motor 1,5 kW, 2-polig, 090S, V15, 100Hz, 380V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I498" t="inlineStr"/>
       <c r="J498" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K498" t="inlineStr"/>
       <c r="L498" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M498" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N498" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O498" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="P498" t="inlineStr">
         <is>
-          <t>312.57 €</t>
+          <t>1049.65 €</t>
         </is>
       </c>
       <c r="Q498" t="inlineStr"/>
       <c r="R498" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>146.00</t>
         </is>
       </c>
     </row>
     <row r="499" ht="30" customHeight="1">
       <c r="A499" t="inlineStr">
         <is>
-          <t>AR9165</t>
+          <t>AR9232</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
           <t>V1</t>
         </is>
       </c>
       <c r="F499" t="inlineStr"/>
       <c r="G499" s="2" t="inlineStr">
         <is>
-          <t>Motor 15 kW, 2-polig, 160M, V1, 100Hz, 365V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I499" t="inlineStr"/>
       <c r="J499" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K499" t="inlineStr"/>
       <c r="L499" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M499" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N499" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O499" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="P499" t="inlineStr">
         <is>
-          <t>1695.39 €</t>
+          <t>1049.65 €</t>
         </is>
       </c>
       <c r="Q499" t="inlineStr"/>
       <c r="R499" t="inlineStr">
         <is>
-          <t>110.00</t>
-[...3 lines deleted...]
-    <row r="500" ht="15" customHeight="1">
+          <t>146.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="500" ht="30" customHeight="1">
       <c r="A500" t="inlineStr">
         <is>
-          <t>AR9186M</t>
+          <t>AR9403-01</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F500" t="inlineStr"/>
       <c r="G500" s="2" t="inlineStr">
         <is>
-          <t>MOTOR B3-0550-3000-IE3-KSB</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V, 60Hz 3x 400 V, 60Hz 3x 690 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I500" t="inlineStr"/>
-      <c r="J500" t="inlineStr"/>
+      <c r="J500" t="inlineStr">
+        <is>
+          <t>IP55</t>
+        </is>
+      </c>
       <c r="K500" t="inlineStr"/>
       <c r="L500" t="inlineStr">
         <is>
-          <t>IE3</t>
+          <t>IE4</t>
         </is>
       </c>
       <c r="M500" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N500" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="O500" t="inlineStr"/>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="O500" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
       <c r="P500" t="inlineStr">
         <is>
-          <t>698.43 €</t>
+          <t>513.16 €</t>
         </is>
       </c>
       <c r="Q500" t="inlineStr"/>
       <c r="R500" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>84.00</t>
         </is>
       </c>
     </row>
     <row r="501" ht="30" customHeight="1">
       <c r="A501" t="inlineStr">
         <is>
-          <t>AR9231</t>
+          <t>AR9403-02</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
           <t>V1</t>
         </is>
       </c>
       <c r="F501" t="inlineStr"/>
       <c r="G501" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50Hz, 355V, IE4 SuPremE</t>
+          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50Hz, 355V, IE4 SuPremE C1</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I501" t="inlineStr"/>
       <c r="J501" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K501" t="inlineStr"/>
       <c r="L501" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M501" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N501" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="O501" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="P501" t="inlineStr">
         <is>
-          <t>1049.65 €</t>
+          <t>513.16 €</t>
         </is>
       </c>
       <c r="Q501" t="inlineStr"/>
       <c r="R501" t="inlineStr">
         <is>
-          <t>146.00</t>
-[...3 lines deleted...]
-    <row r="502" ht="30" customHeight="1">
+          <t>84.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="502" ht="15" customHeight="1">
       <c r="A502" t="inlineStr">
         <is>
-          <t>AR9232</t>
+          <t>AR9414M</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B35</t>
         </is>
       </c>
       <c r="F502" t="inlineStr"/>
       <c r="G502" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50Hz, 355V, IE4 SuPremE</t>
+          <t>MOTOR B35-1100-1500-IE4-KSB SuPremE</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I502" t="inlineStr"/>
       <c r="J502" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K502" t="inlineStr"/>
       <c r="L502" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M502" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N502" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O502" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="P502" t="inlineStr">
         <is>
-          <t>1049.65 €</t>
+          <t>1395.62 €</t>
         </is>
       </c>
       <c r="Q502" t="inlineStr"/>
       <c r="R502" t="inlineStr">
         <is>
-          <t>146.00</t>
+          <t>213.00</t>
         </is>
       </c>
     </row>
     <row r="503" ht="30" customHeight="1">
       <c r="A503" t="inlineStr">
         <is>
-          <t>AR9403-01</t>
+          <t>AR9422</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>V18</t>
         </is>
       </c>
       <c r="F503" t="inlineStr"/>
       <c r="G503" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50Hz, 355V, IE4 SuPremE</t>
+          <t>Motor 2,2 kW, 2-polig, 090L, V18, 100Hz, 360V, IE4 SuPremE mit Adapterplatte für PDRV2</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I503" t="inlineStr"/>
       <c r="J503" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K503" t="inlineStr"/>
       <c r="L503" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M503" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N503" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O503" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="P503" t="inlineStr">
         <is>
-          <t>513.16 €</t>
+          <t>302.27 €</t>
         </is>
       </c>
       <c r="Q503" t="inlineStr"/>
       <c r="R503" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>21.00</t>
         </is>
       </c>
     </row>
     <row r="504" ht="30" customHeight="1">
       <c r="A504" t="inlineStr">
         <is>
-          <t>AR9403-02</t>
+          <t>AR9468</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>V1</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F504" t="inlineStr"/>
       <c r="G504" s="2" t="inlineStr">
         <is>
-          <t>Motor 7,5 kW, 4-polig, 132M, V1, 50Hz, 355V, IE4 SuPremE C1</t>
+          <t>Motor 30 kW, 2-polig, 200L, B3, 100Hz, 355V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I504" t="inlineStr"/>
       <c r="J504" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K504" t="inlineStr"/>
       <c r="L504" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M504" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N504" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="O504" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="P504" t="inlineStr">
         <is>
-          <t>513.16 €</t>
+          <t>1333.20 €</t>
         </is>
       </c>
       <c r="Q504" t="inlineStr"/>
       <c r="R504" t="inlineStr">
         <is>
-          <t>84.00</t>
-[...3 lines deleted...]
-    <row r="505" ht="15" customHeight="1">
+          <t>244.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="505" ht="30" customHeight="1">
       <c r="A505" t="inlineStr">
         <is>
-          <t>AR9414M</t>
+          <t>AR9520</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>B35</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F505" t="inlineStr"/>
       <c r="G505" s="2" t="inlineStr">
         <is>
-          <t>MOTOR B35-1100-1500-IE4-KSB SuPremE</t>
+          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE5 SuPremE</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I505" t="inlineStr"/>
       <c r="J505" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K505" t="inlineStr"/>
       <c r="L505" t="inlineStr">
         <is>
-          <t>IE4</t>
+          <t>IE5</t>
         </is>
       </c>
       <c r="M505" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N505" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="O505" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="P505" t="inlineStr">
         <is>
-          <t>1395.62 €</t>
+          <t>664.12 €</t>
         </is>
       </c>
       <c r="Q505" t="inlineStr"/>
       <c r="R505" t="inlineStr">
         <is>
-          <t>213.00</t>
+          <t>112.00</t>
         </is>
       </c>
     </row>
     <row r="506" ht="30" customHeight="1">
       <c r="A506" t="inlineStr">
         <is>
-          <t>AR9422</t>
+          <t>AR9563</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>V18</t>
+          <t>B3</t>
         </is>
       </c>
       <c r="F506" t="inlineStr"/>
       <c r="G506" s="2" t="inlineStr">
         <is>
-          <t>Motor 2,2 kW, 2-polig, 090L, V18, 100Hz, 360V, IE4 SuPremE mit Adapterplatte für PDRV2</t>
+          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE5 SuPremE</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I506" t="inlineStr"/>
       <c r="J506" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K506" t="inlineStr"/>
       <c r="L506" t="inlineStr">
         <is>
-          <t>IE4</t>
+          <t>IE5</t>
         </is>
       </c>
       <c r="M506" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N506" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O506" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="P506" t="inlineStr">
         <is>
-          <t>302.27 €</t>
+          <t>1051.97 €</t>
         </is>
       </c>
       <c r="Q506" t="inlineStr"/>
       <c r="R506" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>112.00</t>
         </is>
       </c>
     </row>
     <row r="507" ht="30" customHeight="1">
       <c r="A507" t="inlineStr">
         <is>
-          <t>AR9468</t>
+          <t>AR9565</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>2-polig</t>
+          <t>4-polig</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F507" t="inlineStr"/>
       <c r="G507" s="2" t="inlineStr">
         <is>
-          <t>Motor 30 kW, 2-polig, 200L, B3, 100Hz, 355V, IE4 SuPremE</t>
+          <t>Motor 5,5 kW, 4-polig, 132S, V1, 50Hz, 400V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I507" t="inlineStr"/>
       <c r="J507" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K507" t="inlineStr"/>
       <c r="L507" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M507" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N507" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O507" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2017</t>
         </is>
       </c>
       <c r="P507" t="inlineStr">
         <is>
-          <t>1333.20 €</t>
+          <t>686.07 €</t>
         </is>
       </c>
       <c r="Q507" t="inlineStr"/>
       <c r="R507" t="inlineStr">
         <is>
-          <t>244.00</t>
+          <t>67.00</t>
         </is>
       </c>
     </row>
     <row r="508" ht="30" customHeight="1">
       <c r="A508" t="inlineStr">
         <is>
-          <t>AR9520</t>
+          <t>AR9566</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F508" t="inlineStr"/>
       <c r="G508" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE5 SuPremE</t>
+          <t>Motor 2,2 kW, 4-polig, 100L, V1, 50Hz, 365V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I508" t="inlineStr"/>
       <c r="J508" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K508" t="inlineStr"/>
       <c r="L508" t="inlineStr">
         <is>
-          <t>IE5</t>
+          <t>IE4</t>
         </is>
       </c>
       <c r="M508" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N508" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O508" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="P508" t="inlineStr">
         <is>
-          <t>664.12 €</t>
+          <t>380.52 €</t>
         </is>
       </c>
       <c r="Q508" t="inlineStr"/>
       <c r="R508" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>27.00</t>
         </is>
       </c>
     </row>
     <row r="509" ht="30" customHeight="1">
       <c r="A509" t="inlineStr">
         <is>
-          <t>AR9563</t>
+          <t>AR9636M</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>B3</t>
+          <t>V1</t>
         </is>
       </c>
       <c r="F509" t="inlineStr"/>
       <c r="G509" s="2" t="inlineStr">
         <is>
-          <t>Motor 11 kW, 4-polig, 160M, B3, 50Hz, 400V, IE5 SuPremE</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motor 5,5 kW, 2-polig, 132S, V1, 50/60Hz, 400/690V, IE2</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr"/>
       <c r="I509" t="inlineStr"/>
       <c r="J509" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K509" t="inlineStr"/>
       <c r="L509" t="inlineStr">
         <is>
-          <t>IE5</t>
+          <t>IE2</t>
         </is>
       </c>
       <c r="M509" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N509" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O509" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="P509" t="inlineStr">
         <is>
-          <t>1051.97 €</t>
+          <t>830.91 €</t>
         </is>
       </c>
       <c r="Q509" t="inlineStr"/>
       <c r="R509" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>67.00</t>
         </is>
       </c>
     </row>
     <row r="510" ht="30" customHeight="1">
       <c r="A510" t="inlineStr">
         <is>
-          <t>AR9565</t>
+          <t>AR9667</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>4-polig</t>
+          <t>2-polig</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t>V1</t>
         </is>
       </c>
       <c r="F510" t="inlineStr"/>
       <c r="G510" s="2" t="inlineStr">
         <is>
-          <t>Motor 5,5 kW, 4-polig, 132S, V1, 50Hz, 400V, IE4 SuPremE</t>
+          <t>Motor 11 kW, 2-polig, 160M, V1, 100Hz, 375V, IE5 SuPremE mit Adapterplatte für PDRV2</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I510" t="inlineStr"/>
       <c r="J510" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K510" t="inlineStr"/>
       <c r="L510" t="inlineStr">
         <is>
-          <t>IE4</t>
+          <t>IE5</t>
         </is>
       </c>
       <c r="M510" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N510" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O510" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
       <c r="P510" t="inlineStr">
         <is>
-          <t>686.07 €</t>
+          <t>1223.97 €</t>
         </is>
       </c>
       <c r="Q510" t="inlineStr"/>
       <c r="R510" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>113.00</t>
         </is>
       </c>
     </row>
     <row r="511" ht="30" customHeight="1">
       <c r="A511" t="inlineStr">
         <is>
-          <t>AR9566</t>
+          <t>AR9678</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>4-polig</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="D511" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="E511" t="inlineStr">
         <is>
           <t>V1</t>
         </is>
       </c>
       <c r="F511" t="inlineStr"/>
       <c r="G511" s="2" t="inlineStr">
         <is>
-          <t>Motor 2,2 kW, 4-polig, 100L, V1, 50Hz, 365V, IE4 SuPremE</t>
+          <t>Motor 22 kW, 4-polig, 180L, V15, 50Hz, 361V, IE4 SuPremE</t>
         </is>
       </c>
       <c r="H511" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="I511" t="inlineStr"/>
       <c r="J511" t="inlineStr">
         <is>
           <t>IP55</t>
         </is>
       </c>
       <c r="K511" t="inlineStr"/>
       <c r="L511" t="inlineStr">
         <is>
           <t>IE4</t>
         </is>
       </c>
       <c r="M511" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="N511" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="O511" t="inlineStr">
         <is>
-          <t>2017</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="P511" t="inlineStr">
         <is>
-          <t>380.52 €</t>
+          <t>2275.32 €</t>
         </is>
       </c>
       <c r="Q511" t="inlineStr"/>
       <c r="R511" t="inlineStr">
-        <is>
-[...222 lines deleted...]
-      <c r="R514" t="inlineStr">
         <is>
           <t>197.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>